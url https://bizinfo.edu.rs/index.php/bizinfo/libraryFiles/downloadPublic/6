--- v0 (2026-07-27)
+++ v1 (2026-09-08)
@@ -1238,67 +1238,217 @@
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00467BDE" w:rsidRPr="00CA6CC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://bizinfo.edu.rs/index.php/bizinfo/about/submissions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="240A13EA" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31AAAC4F" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
+    <w:p w14:paraId="31AAAC4F" w14:textId="2447F272" w:rsidR="00467BDE" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Manuscripts are be pre-evaluated at the Editorial Office in order to check whether they meet the basic publishing requirements and quality standards. They are also screened for plagiarism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772CC146" w14:textId="0AFF8DAC" w:rsidR="0085288C" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B7A2B8" w14:textId="77777777" w:rsidR="0085288C" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAEED59" w14:textId="77777777" w:rsidR="0085288C" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A327AB" w14:textId="77777777" w:rsidR="0085288C" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EDC322" w14:textId="1DD44D38" w:rsidR="0085288C" w:rsidRPr="0085288C" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085288C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Suggested reviewers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6775F02C" w14:textId="77777777" w:rsidR="0085288C" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D9F47C" w14:textId="77777777" w:rsidR="0085288C" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085288C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors are required to suggest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085288C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>three to five potential reviewers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085288C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when submitting a manuscript. Suggested reviewers should have appropriate expertise in the subject area of the manuscript and must not have any conflict of interest with the authors. They must not be affiliated with the same institution as any of the authors and should not have co-authored publications with the authors within the previous three years. Authors should provide the reviewers’ full names, institutional affiliations and institutional e-mail addresses. Where possible, at least one suggested reviewer should be affiliated with an institution outside the authors’ country. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C608993" w14:textId="77777777" w:rsidR="0085288C" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EAC10D" w14:textId="25850D6B" w:rsidR="0085288C" w:rsidRPr="00CA6CC9" w:rsidRDefault="0085288C" w:rsidP="00467BDE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085288C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Editors are under no obligation to invite any of the reviewers suggested by the authors and retain full responsibility for the selection of reviewers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA1244B" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FFA4A07" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2636,50 +2786,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w14:paraId="7D41C6C1" w14:textId="77777777" w:rsidTr="00F21AB2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62E74F7F" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00F21AB2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA6CC9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">     26 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EE1B784" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00F21AB2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA6CC9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
@@ -3970,51 +4121,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="14509" w:dyaOrig="7175" w14:anchorId="13A24328">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:375pt;height:183.75pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1846357282" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1849293636" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF1042C" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B39EF6B" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6CC9">
@@ -5008,50 +5159,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Latn-ME"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EF9AB95" w14:textId="77777777" w:rsidR="00E75EAF" w:rsidRDefault="00E75EAF" w:rsidP="00467BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Latn-ME"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75EAF">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Latn-ME"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Authors must select and include one of the following statements: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067B1F79" w14:textId="77777777" w:rsidR="00E75EAF" w:rsidRDefault="00E75EAF" w:rsidP="00467BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Latn-ME"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="264C4E32" w14:textId="77777777" w:rsidR="00E75EAF" w:rsidRDefault="00E75EAF" w:rsidP="00467BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Latn-ME"/>
         </w:rPr>
@@ -6026,50 +6178,51 @@
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal article </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04253EA7" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Grady, J. S., Her, M., Moreno, G., Perez, C., &amp; Yelinek, J. (2019). Emotions in storybooks: A comparison of storybooks that represent ethnic and racial groups in the United States. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Psychology of Popular Media Culture</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
@@ -8221,50 +8374,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The names of parent agencies not present in the author element appear in the source element (in the example, U.S. Department of Health and Human Services, National Institutes of Health). This creates concise in-text citations and complete reference list entries. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE5A134" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Provide as specific a date as possible for the webpage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176614C5" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Some online works note when the work was last updated. If this date is clearly attributable to the specific content you are citing rather than the overall website, use the updated date in the reference.</w:t>
       </w:r>
@@ -8488,51 +8642,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Some online works note when the work was last updated. If this date is clearly attributable to the specific content you are citing rather than the overall website, use the updated date in the reference. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B01A21A" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Do not include a date of last review in a reference because content that has been reviewed has not necessarily been changed. If a date of last review is noted on a work, ignore it for the purposes of the reference. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B4BC0E" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="00CA6CC9" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="show"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Italicize the title of the webpage. </w:t>
       </w:r>
@@ -9260,50 +9413,51 @@
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00CA6CC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.5937/bizinfo1901029D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="126058AE" w14:textId="5624934D" w:rsidR="00467BDE" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Perić</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, G., Dramićanin, S., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Milenkovski</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -9351,58 +9505,58 @@
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6CC9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(1), 1-17. https://doi.org/10.5937/bizinfo2001001P</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00467BDE" w:rsidSect="00467BDE">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1138" w:right="1138" w:bottom="1138" w:left="1138" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="412A551D" w14:textId="77777777" w:rsidR="00057E45" w:rsidRDefault="00057E45" w:rsidP="00467BDE">
+    <w:p w14:paraId="75CEA338" w14:textId="77777777" w:rsidR="00914A53" w:rsidRDefault="00914A53" w:rsidP="00467BDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5581A780" w14:textId="77777777" w:rsidR="00057E45" w:rsidRDefault="00057E45" w:rsidP="00467BDE">
+    <w:p w14:paraId="4A680F31" w14:textId="77777777" w:rsidR="00914A53" w:rsidRDefault="00914A53" w:rsidP="00467BDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9449,58 +9603,58 @@
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75BF0745" w14:textId="77777777" w:rsidR="00057E45" w:rsidRDefault="00057E45" w:rsidP="00467BDE">
+    <w:p w14:paraId="15655840" w14:textId="77777777" w:rsidR="00914A53" w:rsidRDefault="00914A53" w:rsidP="00467BDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19E32E03" w14:textId="77777777" w:rsidR="00057E45" w:rsidRDefault="00057E45" w:rsidP="00467BDE">
+    <w:p w14:paraId="07744EFF" w14:textId="77777777" w:rsidR="00914A53" w:rsidRDefault="00914A53" w:rsidP="00467BDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5433DDC5" w14:textId="77777777" w:rsidR="00467BDE" w:rsidRPr="003C28C3" w:rsidRDefault="00467BDE" w:rsidP="00467BDE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C28C3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="003C28C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11646,52 +11800,55 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00467BDE"/>
     <w:rsid w:val="00057E45"/>
     <w:rsid w:val="003733EA"/>
     <w:rsid w:val="00467BDE"/>
     <w:rsid w:val="004A3711"/>
     <w:rsid w:val="004C2C41"/>
+    <w:rsid w:val="007179DD"/>
     <w:rsid w:val="0082203E"/>
+    <w:rsid w:val="0085288C"/>
     <w:rsid w:val="00895A63"/>
+    <w:rsid w:val="00914A53"/>
     <w:rsid w:val="00A875D6"/>
     <w:rsid w:val="00C75EF1"/>
     <w:rsid w:val="00CC6D00"/>
     <w:rsid w:val="00E75EAF"/>
     <w:rsid w:val="00F43367"/>
     <w:rsid w:val="00F82184"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -12656,70 +12813,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>20201</Characters>
+  <Pages>8</Pages>
+  <Words>3668</Words>
+  <Characters>20912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>168</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23698</CharactersWithSpaces>
+  <CharactersWithSpaces>24531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Горан Перић</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>